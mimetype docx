--- v0 (2026-05-06)
+++ v1 (2026-08-24)
@@ -63,80 +63,119 @@
               <w:pStyle w:val="Heading21"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:spacing w:before="0" w:after="120" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="-80"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
                 <w:color w:val="3C78D8"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:u w:color="3C78D8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B37F51">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
                 <w:color w:val="3C78D8"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:u w:color="3C78D8"/>
               </w:rPr>
               <w:t>Jesse Booth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="107AB692" w14:textId="20764364" w:rsidR="00EF12E6" w:rsidRPr="00B37F51" w:rsidRDefault="008A5785" w:rsidP="008A43E9">
+          <w:p w14:paraId="107AB692" w14:textId="7606F77E" w:rsidR="006B617F" w:rsidRPr="006B617F" w:rsidRDefault="006B617F" w:rsidP="006B617F">
             <w:pPr>
               <w:pStyle w:val="Heading41"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="-102"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...2 lines deleted...]
-                <w:highlight w:val="lightGray"/>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+                <w:color w:val="3C78D8"/>
+                <w:u w:color="3C78D8"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B37F51">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
                 <w:color w:val="3C78D8"/>
                 <w:u w:color="3C78D8"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software </w:t>
+              <w:t>Lead Software</w:t>
+            </w:r>
+            <w:r w:rsidR="008A5785" w:rsidRPr="00B37F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+                <w:color w:val="3C78D8"/>
+                <w:u w:color="3C78D8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00655F6A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
                 <w:color w:val="3C78D8"/>
                 <w:u w:color="3C78D8"/>
               </w:rPr>
-              <w:t>Engineering Team Lead</w:t>
+              <w:t>Engineer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+                <w:color w:val="3C78D8"/>
+                <w:u w:color="3C78D8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B26E21">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+                <w:color w:val="3C78D8"/>
+                <w:u w:color="3C78D8"/>
+              </w:rPr>
+              <w:t>|</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+                <w:color w:val="3C78D8"/>
+                <w:u w:color="3C78D8"/>
+              </w:rPr>
+              <w:t>.NET, Azure</w:t>
+            </w:r>
+            <w:r w:rsidR="00B26E21">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+                <w:color w:val="3C78D8"/>
+                <w:u w:color="3C78D8"/>
+              </w:rPr>
+              <w:t>, Angular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4EBAC7DE" w14:textId="29046841" w:rsidR="00EF12E6" w:rsidRPr="00B37F51" w:rsidRDefault="00781F19" w:rsidP="008A43E9">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:line="266" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
@@ -237,813 +276,306 @@
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>linkedin.com/in/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="00B37F51">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>jboothua</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20F81D16" w14:textId="3DDEB23A" w:rsidR="005B66C9" w:rsidRDefault="00D959C1" w:rsidP="004735CA">
+    <w:p w14:paraId="56143046" w14:textId="2F2EC1ED" w:rsidR="009B3960" w:rsidRDefault="009B1B8C" w:rsidP="009D14A7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="266" w:lineRule="auto"/>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="266" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00832B20">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Results-driven technology leader with a proven track record of leading</w:t>
+      </w:r>
+      <w:r w:rsidR="00A44FBA">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="004735CA" w:rsidRPr="004735CA">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> engineering teams to architect and deliver scalable enterprise cloud system</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00832B20">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...50 lines deleted...]
-        <w:t xml:space="preserve"> software solutions.</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00832B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I specialize in managing </w:t>
+      </w:r>
+      <w:r w:rsidR="00970F52" w:rsidRPr="00970F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>architecture and technical delivery of multimillion-dollar enterprise platforms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00832B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, including the end-to-end </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00832B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>replatforming</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00832B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of a $15M/year system and the </w:t>
+      </w:r>
+      <w:r w:rsidR="00970F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>cloud-native distributed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00832B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> processing 10M+ monthly transactions. With deep expertise in Angular, .NET Core, and Azure, I am a strategic advocate of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00832B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>SAFe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00832B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Agile methodologies dedicated to mentoring global teams and leveraging emerging technologies to drive measurable innovation and business success.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666E10CC" w14:textId="0FF16648" w:rsidR="004735CA" w:rsidRDefault="00980555" w:rsidP="001D356D">
+    <w:p w14:paraId="1A31BF7F" w14:textId="388738DA" w:rsidR="006B617F" w:rsidRPr="006B617F" w:rsidRDefault="006B617F" w:rsidP="009D14A7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="266" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="18"/>
-[...145 lines deleted...]
-        <w:t xml:space="preserve"> drive innovation and business success.</w:t>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B617F">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lead Software Engineer with 14+ years building and modernizing enterprise cloud platforms in healthcare, legal, robotics, and supply chain domains. Proven track record leading engineering teams, architecting Azure-based distributed systems, and delivering large-scale modernization efforts, including </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B617F">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>replatforming</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B617F">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a $15M/year business-critical application and cloud systems processing 10M+ monthly transactions. Deep expertise in Angular, .NET, Azure, CI/CD, and scalable API architecture.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5710DFC3" w14:textId="77777777" w:rsidR="009B1B8C" w:rsidRDefault="009B1B8C" w:rsidP="001D356D">
-[...191 lines deleted...]
-    <w:p w14:paraId="73EFBFD2" w14:textId="77777777" w:rsidR="00950236" w:rsidRPr="00950236" w:rsidRDefault="00950236" w:rsidP="008A43E9">
+    <w:p w14:paraId="26F0787D" w14:textId="15361018" w:rsidR="005E7B26" w:rsidRDefault="009B3960" w:rsidP="009B3960">
       <w:pPr>
         <w:pStyle w:val="Heading21"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="266" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
-[...17 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B37F51">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
           <w:color w:val="3C78D8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="3C78D8"/>
         </w:rPr>
         <w:t>Areas of Expertise</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...285 lines deleted...]
-    <w:p w14:paraId="616B937A" w14:textId="433B849E" w:rsidR="00D331F9" w:rsidRPr="00B37F51" w:rsidRDefault="00D331F9" w:rsidP="008A43E9">
+    <w:p w14:paraId="6DF61950" w14:textId="0DB303DA" w:rsidR="009B3960" w:rsidRPr="009D14A7" w:rsidRDefault="005E7B26" w:rsidP="009D14A7">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="158"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E7B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>• Team Leadership &amp; Delivery: Leading cross-functional engineering teams, Agile/Scrum execution, sprint planning, and end-to-end project delivery</w:t>
+      </w:r>
+      <w:r w:rsidR="009D14A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>• Software Architecture &amp; Development: Designing and delivering scalable cloud-based systems, microservices, APIs, and enterprise applications on Azure</w:t>
+      </w:r>
+      <w:r w:rsidR="009D14A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>• Full-Stack Engineering &amp; Optimization: Angular/.NET Core development, CI/CD pipelines, DevOps practices, and production performance optimization</w:t>
+      </w:r>
+      <w:r w:rsidR="009D14A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="616B937A" w14:textId="0A5B5C71" w:rsidR="00D331F9" w:rsidRPr="00B37F51" w:rsidRDefault="00D331F9" w:rsidP="008A43E9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="240" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="266" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C78D8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="3C78D8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B37F51">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C78D8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="3C78D8"/>
         </w:rPr>
         <w:t>Technical Proficiencies</w:t>
       </w:r>
@@ -1282,92 +814,327 @@
       <w:r w:rsidRPr="00B37F51">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, AWS, </w:t>
       </w:r>
       <w:r w:rsidR="00F020EE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Docker</w:t>
       </w:r>
       <w:r w:rsidR="00C60A47">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, Git</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADAD0AF" w14:textId="001D34A4" w:rsidR="00C60A47" w:rsidRDefault="00C60A47" w:rsidP="008A43E9">
+    <w:p w14:paraId="0B6D4422" w14:textId="79DB776F" w:rsidR="009D14A7" w:rsidRDefault="00C60A47" w:rsidP="009D14A7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="266" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B37F51">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Database Management:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B37F51">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> SQL, Cosmos DB, MongoDB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606225F9" w14:textId="77777777" w:rsidR="001866D1" w:rsidRPr="001866D1" w:rsidRDefault="001866D1" w:rsidP="008A43E9">
+    <w:p w14:paraId="5DAFC669" w14:textId="77777777" w:rsidR="00A44FBA" w:rsidRDefault="00A44FBA" w:rsidP="009D14A7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="266" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="2"/>
-          <w:szCs w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74BB34A2" w14:textId="6929BFB0" w:rsidR="00940F77" w:rsidRPr="00B37F51" w:rsidRDefault="00000000" w:rsidP="008A43E9">
+    <w:p w14:paraId="40F7ACD3" w14:textId="77777777" w:rsidR="00A44FBA" w:rsidRPr="00A44FBA" w:rsidRDefault="00A44FBA" w:rsidP="00A44FBA">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A44FBA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Selected Architecture &amp; Delivery Impact</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78ADEC9F" w14:textId="77777777" w:rsidR="00A44FBA" w:rsidRPr="00A44FBA" w:rsidRDefault="00A44FBA" w:rsidP="00A44FBA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A44FBA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Architected and modernized cloud systems processing 10M+ monthly transactions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A44FBA">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, improving scalability and reliability across enterprise supply-chain workflows. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="435B8506" w14:textId="77777777" w:rsidR="00A44FBA" w:rsidRPr="00A44FBA" w:rsidRDefault="00A44FBA" w:rsidP="00A44FBA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A44FBA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Led end-to-end </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A44FBA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>replatforming</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A44FBA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of a $15M/year business-critical application</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A44FBA">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, delivering scalable modernization while maintaining operational continuity. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290B1B5C" w14:textId="77777777" w:rsidR="00A44FBA" w:rsidRPr="00A44FBA" w:rsidRDefault="00A44FBA" w:rsidP="00A44FBA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A44FBA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Owned technical delivery and architecture for enterprise platforms supporting 50,000+ attorneys and 12,000+ healthcare providers nationwide.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A44FBA">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A256CA5" w14:textId="77777777" w:rsidR="00A44FBA" w:rsidRPr="00A44FBA" w:rsidRDefault="00A44FBA" w:rsidP="00A44FBA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A44FBA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Led and mentored engineering teams of 5–10 developers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A44FBA">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> across distributed onshore/offshore environments. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C5AFB5" w14:textId="77777777" w:rsidR="00A44FBA" w:rsidRPr="00A44FBA" w:rsidRDefault="00A44FBA" w:rsidP="00A44FBA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A44FBA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Reduced software release cycles by 50%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A44FBA">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> through CI/CD automation and DevOps improvements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F2B4AE" w14:textId="77777777" w:rsidR="00A44FBA" w:rsidRPr="00A44FBA" w:rsidRDefault="00A44FBA" w:rsidP="00A44FBA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A44FBA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Improved automated test coverage from 30% to 80%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A44FBA">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, increasing software quality and reducing production risk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440A4FDA" w14:textId="77777777" w:rsidR="00A44FBA" w:rsidRPr="00A44FBA" w:rsidRDefault="00A44FBA" w:rsidP="00A44FBA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A44FBA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Reduced downtime of mission-critical systems by 25%+</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A44FBA">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> through production stabilization, monitoring, and incident response improvements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A5F562" w14:textId="77777777" w:rsidR="00A44FBA" w:rsidRPr="009D14A7" w:rsidRDefault="00A44FBA" w:rsidP="009D14A7">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="266" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74BB34A2" w14:textId="5F8CD92D" w:rsidR="00940F77" w:rsidRPr="00B37F51" w:rsidRDefault="00000000" w:rsidP="008A43E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="240" w:after="120" w:line="266" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C78D8"/>
           <w:u w:color="3C78D8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B37F51">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C78D8"/>
           <w:u w:color="3C78D8"/>
         </w:rPr>
         <w:t>Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="213284ED" w14:textId="1CDEA58B" w:rsidR="00B17C64" w:rsidRDefault="00B17C64" w:rsidP="00B17C64">
       <w:pPr>
         <w:pStyle w:val="Body"/>
@@ -1420,2188 +1187,1968 @@
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C78D8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="008D5CF6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C78D8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Current</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A223158" w14:textId="5D7046A8" w:rsidR="00B17C64" w:rsidRDefault="00F42066" w:rsidP="00B17C64">
+    <w:p w14:paraId="2A223158" w14:textId="2C54C5C5" w:rsidR="00B17C64" w:rsidRDefault="00F42066" w:rsidP="00B17C64">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10980"/>
         </w:tabs>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C78D8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Senior </w:t>
       </w:r>
       <w:r w:rsidR="00B17C64">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C78D8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Software Engineer (Angular, Azure, C#, .NET Core, SQL)</w:t>
+        <w:t>Software Engine</w:t>
+      </w:r>
+      <w:r w:rsidR="00A44FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>er | Technical Lead</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17C64">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Angular, Azure, C#, .NET Core, SQL)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8AC809" w14:textId="77777777" w:rsidR="000E3235" w:rsidRPr="000E3235" w:rsidRDefault="000E3235" w:rsidP="000E3235">
+    <w:p w14:paraId="4E8AC809" w14:textId="52351A37" w:rsidR="000E3235" w:rsidRPr="000E3235" w:rsidRDefault="000E3235" w:rsidP="000E3235">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="266" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E3235">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Contributed to a leading platform servicing over 50,000 attorneys and 12,000 healthcare providers nationwide, focusing on delivering scalable solutions to enhance customer service capabilities. Applied deep technical expertise to translate complex business needs into precise software engineering specifications, maintaining comprehensive knowledge of application functionality and business workflows within assigned product families.</w:t>
+        <w:t xml:space="preserve">Contributed to a leading platform servicing over 50,000 attorneys and 12,000 healthcare providers nationwide, focusing on delivering scalable solutions to enhance customer service capabilities. Applied deep technical expertise to translate complex business needs into precise software engineering specifications, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3235">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>maintaining comprehensive knowledge of application functionality and business workflows within assigned product families.</w:t>
+      </w:r>
+      <w:r w:rsidR="005459CB" w:rsidRPr="005459CB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005459CB" w:rsidRPr="005459CB">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>owning technical delivery across business-critical platforms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF0EB32" w14:textId="1BB41B1B" w:rsidR="000A037E" w:rsidRPr="000A037E" w:rsidRDefault="000A037E" w:rsidP="000A037E">
+    <w:p w14:paraId="3999C203" w14:textId="77777777" w:rsidR="006A55B0" w:rsidRPr="006B617F" w:rsidRDefault="006A55B0" w:rsidP="006A55B0">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="158"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        <w:t>Applied expertise in web application, database, and API design and architecture, utilizing T-SQL proficiency for querying database objects and tools like Postman or Swagger for API endpoint interactions.</w:t>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A55B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Lead technical delivery for a platform serving 50,000+ attorneys and 12,000+ healthcare providers, translating complex business needs into engineering specifications and execution plans.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787BA4F1" w14:textId="2C8EF39A" w:rsidR="000A037E" w:rsidRPr="000A037E" w:rsidRDefault="000A037E" w:rsidP="000A037E">
+    <w:p w14:paraId="410A57DE" w14:textId="5C20F983" w:rsidR="006B617F" w:rsidRPr="006B617F" w:rsidRDefault="006B617F" w:rsidP="006A55B0">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="158"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        <w:t>Managed projects and comprehensive documentation using JIRA and Confluence, actively participating in all Agile Engineering ceremonies and collaborating effectively with both onshore and offshore development teams.</w:t>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B617F">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Served as technical lead for a nationwide legal-tech platform supporting 50,000+ attorneys and 12,000+ healthcare providers, owning architecture decisions, cross-system integrations, production triage, and engineering delivery.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A73B234" w14:textId="52798E54" w:rsidR="000A037E" w:rsidRDefault="000A037E" w:rsidP="000A037E">
+    <w:p w14:paraId="772088E1" w14:textId="77777777" w:rsidR="00D2009B" w:rsidRDefault="006A55B0" w:rsidP="006A55B0">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="158"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A037E">
-[...5 lines deleted...]
-        <w:t>Analyzed in-house and third-party software solutions to define necessary integration points and led the triage of incoming production support requests, applying creative problem-solving skills to complex systems and processes.</w:t>
+      <w:r w:rsidRPr="006A55B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Architect and support scalable web applications, APIs, and database solutions </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC66ED4" w14:textId="77777777" w:rsidR="003150C8" w:rsidRPr="003150C8" w:rsidRDefault="003150C8" w:rsidP="003150C8">
-[...157 lines deleted...]
-    <w:p w14:paraId="6FCA2652" w14:textId="03884A17" w:rsidR="00B17C64" w:rsidRPr="000A037E" w:rsidRDefault="00B17C64" w:rsidP="000A037E">
+    <w:p w14:paraId="7D2ECD57" w14:textId="1DC5B4C2" w:rsidR="006A55B0" w:rsidRDefault="00D2009B" w:rsidP="00D2009B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="60" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="630"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D2009B">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Own architecture and technical delivery of scalable enterprise applications, APIs, and distributed data systems</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A55B0" w:rsidRPr="006A55B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>using T-SQL, Postman, and Swagger for robust system design and integration.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0EB56664" w14:textId="4839E31A" w:rsidR="00EF12E6" w:rsidRPr="00B37F51" w:rsidRDefault="00882DF8" w:rsidP="008A43E9">
-[...329 lines deleted...]
-    <w:p w14:paraId="1380552E" w14:textId="69F114EB" w:rsidR="008A4BFD" w:rsidRPr="008A4BFD" w:rsidRDefault="008A4BFD" w:rsidP="008A43E9">
+    <w:p w14:paraId="08F06713" w14:textId="77777777" w:rsidR="006A55B0" w:rsidRDefault="006A55B0" w:rsidP="006A55B0">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="158"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A4BFD">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> of a $15M/year application, ensuring on-time delivery and budget adherence while introducing scalable architectures that improved system performance.</w:t>
+      <w:r w:rsidRPr="006A55B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Own cross-system integration strategy and production support triage, resolving high-priority issues and ensuring reliable end-to-end business workflows.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F775E1" w14:textId="64AC52BE" w:rsidR="00A64FE6" w:rsidRPr="00EA43FB" w:rsidRDefault="00A64FE6" w:rsidP="008A43E9">
+    <w:p w14:paraId="4EFF4435" w14:textId="6DD565CE" w:rsidR="00D2009B" w:rsidRPr="00D2009B" w:rsidRDefault="00D2009B" w:rsidP="00D2009B">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="60" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2009B">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Led enterprise integration architecture across multiple business-critical system</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCA2652" w14:textId="65AF161E" w:rsidR="00B17C64" w:rsidRDefault="006A55B0" w:rsidP="006A55B0">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="158"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA43FB">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> framework for SQL procedures, enhancing software reliability.</w:t>
+      <w:r w:rsidRPr="006A55B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Drive Agile delivery across onshore/offshore teams using JIRA and Confluence, leading sprint planning, execution, and continuous delivery improvements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229B0155" w14:textId="77777777" w:rsidR="00A92197" w:rsidRDefault="00A92197" w:rsidP="008A43E9">
+    <w:p w14:paraId="28E9AD46" w14:textId="191EE1D8" w:rsidR="006B617F" w:rsidRPr="006B617F" w:rsidRDefault="006B617F" w:rsidP="006A55B0">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="158"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:spacing w:val="-6"/>
-[...13 lines deleted...]
-        <w:t>Enhanced quality assurance processes by adopting a Shift Left methodology, engaging QA early, and integrating testing and risk management throughout workflows.</w:t>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B617F">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B617F">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>ed delivery across distributed onshore/offshore engineering teams, coordinating sprint execution, technical planning, and production readiness for business-critical initiatives.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360925D1" w14:textId="59C8A973" w:rsidR="00D55314" w:rsidRPr="00D55314" w:rsidRDefault="00D55314" w:rsidP="00D55314">
+    <w:p w14:paraId="6EB120BB" w14:textId="77777777" w:rsidR="005815A1" w:rsidRPr="006A55B0" w:rsidRDefault="005815A1" w:rsidP="005815A1">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="60" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EB56664" w14:textId="4839E31A" w:rsidR="00EF12E6" w:rsidRPr="00B37F51" w:rsidRDefault="00882DF8" w:rsidP="008A43E9">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10980"/>
+        </w:tabs>
+        <w:spacing w:line="266" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>FoodChain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ID, Remote</w:t>
+      </w:r>
+      <w:r w:rsidR="00031AC7" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00442D5B" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009D7EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00031AC7" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="009D7EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A6956" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6025D52E" w14:textId="64CCBD7D" w:rsidR="00EF12E6" w:rsidRPr="00B37F51" w:rsidRDefault="006B617F" w:rsidP="008A43E9">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10980"/>
+        </w:tabs>
+        <w:spacing w:line="266" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lead </w:t>
+      </w:r>
+      <w:r w:rsidR="00882DF8" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>Software Engineer (</w:t>
+      </w:r>
+      <w:r w:rsidR="004C0B1C" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>Angular</w:t>
+      </w:r>
+      <w:r w:rsidR="004C0B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE07F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Azure,</w:t>
+      </w:r>
+      <w:r w:rsidR="004C0B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C#, </w:t>
+      </w:r>
+      <w:r w:rsidR="00882DF8" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>.NET Core, SQ</w:t>
+      </w:r>
+      <w:r w:rsidR="004C0B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00882DF8" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529CDC68" w14:textId="012C6B5F" w:rsidR="00442D5B" w:rsidRPr="00B37F51" w:rsidRDefault="00882DF8" w:rsidP="008A43E9">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="266" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Led </w:t>
+      </w:r>
+      <w:r w:rsidR="002F1E27" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>team of 5 software developers in prototyping new software patterns and architectures</w:t>
+      </w:r>
+      <w:r w:rsidR="008A5785" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> driving innovation and enhancing development capabilities.</w:t>
+      </w:r>
+      <w:r w:rsidR="00953A90" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A5785" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Established</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> team alignment with project goals by </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2009B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">leading engineering </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2009B" w:rsidRPr="00D2009B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>execution, Agile delivery</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2009B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>hile overseeing development and QA activities.</w:t>
+      </w:r>
+      <w:r w:rsidR="00953A90" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1380552E" w14:textId="69F114EB" w:rsidR="008A4BFD" w:rsidRDefault="008A4BFD" w:rsidP="008A43E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="158"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D55314">
-[...5 lines deleted...]
-        <w:t>Facilitated knowledge transfer by onboarding new team members and collaborating with senior management to align team performance with strategic goals.</w:t>
+      <w:r w:rsidRPr="008A4BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Directed the end-to-end </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A4BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>replatforming</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A4BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of a $15M/year application, ensuring on-time delivery and budget adherence while introducing scalable architectures that improved system performance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2CA52B" w14:textId="2625D206" w:rsidR="000F0A8B" w:rsidRPr="00B37F51" w:rsidRDefault="00882DF8" w:rsidP="008A43E9">
+    <w:p w14:paraId="5C6073A7" w14:textId="7446DD92" w:rsidR="00D2009B" w:rsidRPr="00D2009B" w:rsidRDefault="00D2009B" w:rsidP="00D2009B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:before="240" w:line="266" w:lineRule="auto"/>
+        <w:spacing w:before="60" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="630"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
-[...151 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2009B">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Owned architecture and technical execution for the end-to-end </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2009B">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>replatformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4958B2BD" w14:textId="70BA9EEE" w:rsidR="00882DF8" w:rsidRPr="00B37F51" w:rsidRDefault="00882DF8" w:rsidP="008A43E9">
-[...164 lines deleted...]
-    <w:p w14:paraId="5E9F91E2" w14:textId="669DDDE6" w:rsidR="001A279E" w:rsidRPr="003B1304" w:rsidRDefault="001A279E" w:rsidP="008A43E9">
+    <w:p w14:paraId="39F775E1" w14:textId="64AC52BE" w:rsidR="00A64FE6" w:rsidRPr="00EA43FB" w:rsidRDefault="00A64FE6" w:rsidP="008A43E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="158"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B1304">
-[...5 lines deleted...]
-        <w:t>Developed a scalable cloud architecture for warehouse management, seamlessly processing 10M+ monthly transactions while minimizing downtime.</w:t>
+      <w:r w:rsidRPr="00EA43FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Increased unit test coverage from 30% to 80% by spearheading the development of a robust automated testing suite, including end-to-end UI automation and a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA43FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>tSQLt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA43FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> framework for SQL procedures, enhancing software reliability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFA1051" w14:textId="39678828" w:rsidR="005329BB" w:rsidRPr="00B37F51" w:rsidRDefault="00B177B7" w:rsidP="008A43E9">
+    <w:p w14:paraId="229B0155" w14:textId="77777777" w:rsidR="00A92197" w:rsidRDefault="00A92197" w:rsidP="008A43E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="158"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="18"/>
-[...91 lines deleted...]
-        <w:t>Data Factories, and Power BI.</w:t>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E423F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Enhanced quality assurance processes by adopting a Shift Left methodology, engaging QA early, and integrating testing and risk management throughout workflows.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64986E41" w14:textId="051F911E" w:rsidR="00C44302" w:rsidRPr="00B37F51" w:rsidRDefault="00C44302" w:rsidP="008A43E9">
+    <w:p w14:paraId="360925D1" w14:textId="59C8A973" w:rsidR="00D55314" w:rsidRPr="00D55314" w:rsidRDefault="00D55314" w:rsidP="00D55314">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="158"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D55314">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Facilitated knowledge transfer by onboarding new team members and collaborating with senior management to align team performance with strategic goals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E2CA52B" w14:textId="2625D206" w:rsidR="000F0A8B" w:rsidRPr="00B37F51" w:rsidRDefault="00882DF8" w:rsidP="008A43E9">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10980"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:line="266" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B37F51">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="003B12A5">
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>NDC, Inc., Nashville, TN</w:t>
+      </w:r>
+      <w:r w:rsidR="00307496" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00770E4A" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00770E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 </w:t>
+      </w:r>
+      <w:r w:rsidR="00770E4A" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00770E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00770E4A" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00770E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7F98" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>Senior Software Engineer (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE07F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Azure, C#, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>.NET Core, SQL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4958B2BD" w14:textId="7CB5CE72" w:rsidR="00882DF8" w:rsidRPr="00B37F51" w:rsidRDefault="00882DF8" w:rsidP="008A43E9">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="266" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensured timely </w:t>
+      </w:r>
+      <w:r w:rsidR="00196966">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">issue </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>resolution</w:t>
+      </w:r>
+      <w:r w:rsidR="00196966">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00B37F51">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> with Azure Functions</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and Logic Apps</w:t>
+        <w:t xml:space="preserve"> and drove</w:t>
+      </w:r>
+      <w:r w:rsidR="008E7F0F" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7F30" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00B37F51">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>, gaining valuable experience with Azure's serverless offerings.</w:t>
+        <w:t xml:space="preserve">successful adoption of a new ticketing system by supplying critical support in </w:t>
+      </w:r>
+      <w:r w:rsidR="005459CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>resolving critical production issues for enterprise systems</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00953A90" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modernized multimillion-dollar supply chain application by spearheading efforts to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C66A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">streamline </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">operations and </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0FD6" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>improve efficiency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00953A90" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reduced manual errors and addressed the two </w:t>
+      </w:r>
+      <w:r w:rsidR="00C2609D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">most </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">significant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>causes of crashes within existing systems by deploying workflows via Azure Logic Apps for mission-critical apps.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46CA9937" w14:textId="77777777" w:rsidR="00C44302" w:rsidRPr="00B37F51" w:rsidRDefault="00C44302" w:rsidP="008A43E9">
+    <w:p w14:paraId="4A8EF83E" w14:textId="77777777" w:rsidR="00786D24" w:rsidRDefault="00786D24" w:rsidP="008A43E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="158"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B37F51">
-[...5 lines deleted...]
-        <w:t>Supported supply chain operations by integrating warehouse management software with supply chain systems, ensuring seamless functionality for medical supplies distribution.</w:t>
+      <w:r w:rsidRPr="00786D24">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Architected and modernized a cloud-based warehouse management platform processing 10M+ monthly transactions, improving scalability and system reliability</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31501B9E" w14:textId="034906E5" w:rsidR="00D67E5B" w:rsidRDefault="00D67E5B" w:rsidP="008A43E9">
+    <w:p w14:paraId="6C1251D7" w14:textId="672815A4" w:rsidR="00D2009B" w:rsidRPr="00D2009B" w:rsidRDefault="00D2009B" w:rsidP="00D2009B">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="60" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2009B">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Architected and delivered a cloud-native enterprise platform processing 10M+ monthly transactions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A7405C" w14:textId="77777777" w:rsidR="00786D24" w:rsidRDefault="00786D24" w:rsidP="008A43E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="158"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:spacing w:val="-2"/>
-[...29 lines deleted...]
-        <w:t>strategies and developing a strategic vision that resulted in improved team performance and measurable contributions to organizational goals.</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00786D24">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Reduced release cycle time by 50% by implementing CI/CD automation and DevOps practices using Azure Data Factory, Power BI, and deployment pipelines</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C42D67" w14:textId="77777777" w:rsidR="004B3249" w:rsidRPr="004B3249" w:rsidRDefault="004B3249" w:rsidP="004B3249">
-[...103 lines deleted...]
-    <w:p w14:paraId="533C06EB" w14:textId="77777777" w:rsidR="004B3249" w:rsidRDefault="004B3249" w:rsidP="008A43E9">
+    <w:p w14:paraId="76D619CD" w14:textId="77777777" w:rsidR="00786D24" w:rsidRDefault="00786D24" w:rsidP="008A43E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="158"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:spacing w:val="-2"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00786D24">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Led integration of warehouse management and supply chain systems supporting medical supply distribution, ensuring reliable end-to-end operational workflows</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="703E76A8" w14:textId="2E17C82F" w:rsidR="00442D5B" w:rsidRPr="00B37F51" w:rsidRDefault="00882DF8" w:rsidP="008A43E9">
-[...263 lines deleted...]
-    <w:p w14:paraId="1C168995" w14:textId="7D27BD14" w:rsidR="005C22AD" w:rsidRPr="00B37F51" w:rsidRDefault="008A5785" w:rsidP="008A43E9">
+    <w:p w14:paraId="533C06EB" w14:textId="0EA8CB81" w:rsidR="004B3249" w:rsidRPr="00786D24" w:rsidRDefault="00786D24" w:rsidP="008A43E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="158"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00786D24">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Resolved critical production issues and stabilized a multimillion-dollar supply chain application by leveraging Azure Functions and Logic Apps, eliminating major system crash drivers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703E76A8" w14:textId="2E17C82F" w:rsidR="00442D5B" w:rsidRPr="00B37F51" w:rsidRDefault="00882DF8" w:rsidP="008A43E9">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10980"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:line="266" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C78D8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="lightGray"/>
           <w:u w:color="3C78D8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B37F51">
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Successfully deployed tax preparation software by leading a </w:t>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>Ernst &amp; Young, Nashville, TN</w:t>
+      </w:r>
+      <w:r w:rsidR="00442D5B" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00770E4A" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00770E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18 </w:t>
+      </w:r>
+      <w:r w:rsidR="00770E4A" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00770E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00770E4A" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00770E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67A312F5" w14:textId="68670EF3" w:rsidR="00442D5B" w:rsidRPr="00B37F51" w:rsidRDefault="00882DF8" w:rsidP="008A43E9">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10980"/>
+        </w:tabs>
+        <w:spacing w:line="266" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>Development Manager (</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Angular, Azure, C#, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>.NET Core, Cosmos DB)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C539BF1" w14:textId="494A8455" w:rsidR="004A6956" w:rsidRPr="00B37F51" w:rsidRDefault="00882DF8" w:rsidP="008A43E9">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="266" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Drove several large-scale initiatives by designing robust architectures, creating CI/CD workflows, and prioritizing tasks effectively.</w:t>
+      </w:r>
+      <w:r w:rsidR="00953A90" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00297C49">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">10-member </w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enhanced collaboration </w:t>
       </w:r>
       <w:r w:rsidRPr="00B37F51">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>team, balancing technical leadership with hands-on delivery of large-scale initiatives from concept to completion.</w:t>
+        <w:t>and development workflow by partnering with architecture and infrastructure teams</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1BC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A240BE" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Implemented Scaled Agile Framework (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A240BE" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>SAFe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A240BE" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) practices. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investigated root causes of system failures and advised on automated tests by </w:t>
+      </w:r>
+      <w:r w:rsidR="005459CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>driving engineering quality strategy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07064C6E" w14:textId="1DE3F327" w:rsidR="008A5785" w:rsidRPr="00B37F51" w:rsidRDefault="008A5785" w:rsidP="008A43E9">
+    <w:p w14:paraId="78EA6F61" w14:textId="77777777" w:rsidR="0065147C" w:rsidRDefault="0065147C" w:rsidP="008A43E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="158"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="18"/>
-[...26 lines deleted...]
-        <w:t>developers and maintaining rigorous coding standards.</w:t>
+          <w:color w:val="212121"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0065147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Led a 10-member engineering team to successfully deliver and deploy enterprise tax preparation software, owning end-to-end execution from design through production release</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BAEC593" w14:textId="77777777" w:rsidR="00C44302" w:rsidRPr="00B37F51" w:rsidRDefault="00C44302" w:rsidP="008A43E9">
+    <w:p w14:paraId="01274F0D" w14:textId="77777777" w:rsidR="0065147C" w:rsidRDefault="0065147C" w:rsidP="008A43E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="158"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        <w:t>Advanced engineering practices by serving as a Board Member on the Engineering Community of Practice, organizing and sharing libraries to promote code reuse and ensure adherence to best practices across teams and divisions.</w:t>
+          <w:color w:val="212121"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0065147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Delivered a customizable tax survey and calculation platform for large enterprises, integrating complex tax engine workflows and meeting strict pre-tax season deadlines</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56622F2C" w14:textId="0EA1E2BB" w:rsidR="00397571" w:rsidRPr="00397571" w:rsidRDefault="00397571" w:rsidP="008A43E9">
+    <w:p w14:paraId="72C4FCAA" w14:textId="77777777" w:rsidR="0065147C" w:rsidRDefault="0065147C" w:rsidP="008A43E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="158"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="18"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> certification to drive process alignment and leverage Scaled Agile methodologies, fostering team cohesion and project success.</w:t>
+          <w:color w:val="212121"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0065147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Mentored software engineers and enforced engineering standards to improve code quality, consistency, and delivery reliability across the team</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12BA873C" w14:textId="77777777" w:rsidR="00C44302" w:rsidRDefault="00C44302" w:rsidP="008A43E9">
+    <w:p w14:paraId="1362C3C4" w14:textId="4EFCF36B" w:rsidR="0065147C" w:rsidRDefault="0065147C" w:rsidP="008A43E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="158"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        <w:t>Delivered a high-impact solution by managing the development of a customizable tax survey application for large businesses, ensuring seamless integration with a tax calculator engine and meeting a strict pre-tax season deadline.</w:t>
+          <w:color w:val="212121"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0065147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Served on Engineering Community of Practice board, driving code reuse, engineering standards, and cross-division alignment of best practices</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169CCB86" w14:textId="77777777" w:rsidR="004B3249" w:rsidRPr="004B3249" w:rsidRDefault="004B3249" w:rsidP="004B3249">
-[...114 lines deleted...]
-    <w:p w14:paraId="10A17BF9" w14:textId="77777777" w:rsidR="004B3249" w:rsidRPr="00B37F51" w:rsidRDefault="004B3249" w:rsidP="008A43E9">
+    <w:p w14:paraId="10A17BF9" w14:textId="59133912" w:rsidR="004B3249" w:rsidRPr="0065147C" w:rsidRDefault="0065147C" w:rsidP="008A43E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="158"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="630" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="18"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:color w:val="212121"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0065147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Applied Scaled Agile (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0065147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>SAFe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0065147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>) methodologies to align architecture, infrastructure, and delivery teams, improving coordination and execution across complex initiatives</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="737DB0C6" w14:textId="6E68C63E" w:rsidR="004A6956" w:rsidRPr="00B37F51" w:rsidRDefault="00882DF8" w:rsidP="008A43E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10980"/>
         </w:tabs>
         <w:spacing w:before="240" w:line="266" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C78D8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:color="3C78D8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B37F51">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C78D8"/>
@@ -3674,80 +3221,103 @@
       <w:r w:rsidR="00770E4A" w:rsidRPr="00B37F51">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C78D8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:color="3C78D8"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00770E4A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C78D8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:color="3C78D8"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A874535" w14:textId="2F8C4467" w:rsidR="00882DF8" w:rsidRPr="00B37F51" w:rsidRDefault="00882DF8" w:rsidP="008A43E9">
+    <w:p w14:paraId="3A874535" w14:textId="36D72463" w:rsidR="00882DF8" w:rsidRPr="00B37F51" w:rsidRDefault="00882DF8" w:rsidP="008A43E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10980"/>
         </w:tabs>
         <w:spacing w:line="266" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C78D8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:color="3C78D8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B37F51">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C78D8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:color="3C78D8"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Senior Software Scientist (</w:t>
+        <w:t xml:space="preserve">Senior Software </w:t>
+      </w:r>
+      <w:r w:rsidR="00A44FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>Engineer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="004068C2" w:rsidRPr="00B37F51">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C78D8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:color="3C78D8"/>
         </w:rPr>
         <w:t>Angular</w:t>
       </w:r>
       <w:r w:rsidR="004068C2">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C78D8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:color="3C78D8"/>
         </w:rPr>
         <w:t xml:space="preserve">, Azure, C#, </w:t>
       </w:r>
@@ -3794,867 +3364,479 @@
       <w:r w:rsidRPr="0012384E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>end efforts for a high-performance, map-based UI built with Angular-CLI. Enabled seamless control of robots from multiple vendors by developing a scalable microservice platform with RESTful APIs using .NET Core, Azure IoT Hub, and Cosmos DB.</w:t>
       </w:r>
       <w:r w:rsidR="00B147D5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0012384E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Delivered real-time user experiences and seamless integration across various devices and browsers by engineering modular architecture with micro-frontends and microservices for reusable components.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BDDD0C9" w14:textId="2CF54550" w:rsidR="00262833" w:rsidRDefault="00262833" w:rsidP="008A43E9">
-[...801 lines deleted...]
-    <w:p w14:paraId="174C1EC9" w14:textId="28179B45" w:rsidR="008A5785" w:rsidRPr="00B37F51" w:rsidRDefault="00B177B7" w:rsidP="00C62A39">
+    <w:p w14:paraId="6D991C30" w14:textId="77777777" w:rsidR="009D14A7" w:rsidRDefault="009D14A7" w:rsidP="00482BAE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="266" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="009D14A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Championed enterprise-wide Angular adoption by defining initial UI architecture and mentoring 7 developers, enabling successful migration to a modern frontend stack</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2566C3A9" w14:textId="77777777" w:rsidR="009D14A7" w:rsidRDefault="009D14A7" w:rsidP="00482BAE">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="266" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D14A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Designed and implemented a micro-frontend architecture enabling independent team ownership, decoupled deployments, and backward-compatible enterprise UI systems</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BC5381" w14:textId="77777777" w:rsidR="009D14A7" w:rsidRDefault="009D14A7" w:rsidP="00482BAE">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="266" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D14A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Built and supported a scalable microservice platform using .NET Core, Azure Service Fabric, Cosmos DB, and Azure IoT Hub for real-time, multi-vendor robotics control</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A4DD9B" w14:textId="1CC1DAF6" w:rsidR="00D2009B" w:rsidRPr="00D2009B" w:rsidRDefault="00D2009B" w:rsidP="00D2009B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2009B">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>rchitected</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2009B">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> scalable distributed microservice systems for real-time robotics orchestration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D1894C6" w14:textId="3BDC3A0E" w:rsidR="009D14A7" w:rsidRDefault="009D14A7" w:rsidP="00482BAE">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="266" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D14A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Reduced system downtime by 25%+ and stabilized production-critical services through improved monitoring, incident response, and system reliability practices</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B4E86C" w14:textId="6A70E6F3" w:rsidR="00C922F3" w:rsidRPr="00B37F51" w:rsidRDefault="00882DF8" w:rsidP="00770E4A">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10980"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="266" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>Influence Health, Birmingham, AL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00770E4A" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00770E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00770E4A" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00770E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00770E4A" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00770E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00770E4A" w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00770E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="496ECCEC" w14:textId="75CCDD6C" w:rsidR="00882DF8" w:rsidRPr="00B37F51" w:rsidRDefault="00882DF8" w:rsidP="008A43E9">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10980"/>
+        </w:tabs>
+        <w:spacing w:line="266" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>Web Developer (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>AngularJS</w:t>
+      </w:r>
+      <w:r w:rsidR="00E917DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3C78D8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="3C78D8"/>
+        </w:rPr>
+        <w:t>Node.js, MongoDB)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3519E531" w14:textId="77777777" w:rsidR="00C62A39" w:rsidRDefault="007760D7" w:rsidP="00C62A39">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="266" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007760D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Reduced loading times from 5 seconds to under 2 seconds by developing a patient portal using AngularJS and RESTful Node.js APIs. Expanded healthcare market share by introducing innovative, compliant features to enhance customer experience. Led and mentored a 3-member offshore development team,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C62A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ensuring adherence to high-quality coding standards and reducing operational bottlenecks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7266D125" w14:textId="5BFF1779" w:rsidR="00842094" w:rsidRPr="00842094" w:rsidRDefault="00842094" w:rsidP="00842094">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="266" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00842094">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Reduced loading times from 5 seconds to under 2 seconds for a high-traffic patient portal using AngularJS and Node.js.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174C1EC9" w14:textId="5D4D1D38" w:rsidR="008A5785" w:rsidRPr="00B37F51" w:rsidRDefault="00B177B7" w:rsidP="00C62A39">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="266" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Lowered</w:t>
       </w:r>
       <w:r w:rsidR="008A5785" w:rsidRPr="00B37F51">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> downtime by over 25% for key client applications by resolving critical production issues and implementing new monitoring systems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F966C39" w14:textId="77777777" w:rsidR="004F6CC9" w:rsidRPr="004F6CC9" w:rsidRDefault="003147AE" w:rsidP="004F6CC9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="266" w:lineRule="auto"/>
@@ -4944,80 +4126,50 @@
     <w:p w14:paraId="5079CB92" w14:textId="378B05E1" w:rsidR="00F82775" w:rsidRPr="00B37F51" w:rsidRDefault="00F82775" w:rsidP="008A43E9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="266" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C78D8"/>
           <w:u w:color="3C78D8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B37F51">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Corbel" w:hAnsi="Garamond" w:cs="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3C78D8"/>
           <w:u w:color="3C78D8"/>
         </w:rPr>
         <w:t>Certifications</w:t>
-      </w:r>
-[...28 lines deleted...]
-        <w:t>, Microsoft Certification</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36CE5427" w14:textId="5AE422E3" w:rsidR="00721B79" w:rsidRPr="00B37F51" w:rsidRDefault="00882DF8" w:rsidP="003A31BF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="266" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B37F51">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Scaled Agile Framework (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -5045,58 +4197,58 @@
         <w:t xml:space="preserve"> for Teams)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B37F51">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, Scaled Agile Certification</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00721B79" w:rsidRPr="00B37F51" w:rsidSect="002937B5">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="576" w:right="576" w:bottom="576" w:left="576" w:header="0" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59803A5A" w14:textId="77777777" w:rsidR="007B164C" w:rsidRDefault="007B164C">
+    <w:p w14:paraId="158B8B5F" w14:textId="77777777" w:rsidR="004A51AB" w:rsidRDefault="004A51AB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14AB0DC9" w14:textId="77777777" w:rsidR="007B164C" w:rsidRDefault="007B164C">
+    <w:p w14:paraId="1A599DED" w14:textId="77777777" w:rsidR="004A51AB" w:rsidRDefault="004A51AB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -5279,58 +4431,58 @@
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00734A08">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="37C000B6" w14:textId="77777777" w:rsidR="002645FF" w:rsidRDefault="002645FF"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1617A0E8" w14:textId="77777777" w:rsidR="007B164C" w:rsidRDefault="007B164C">
+    <w:p w14:paraId="46EF635A" w14:textId="77777777" w:rsidR="004A51AB" w:rsidRDefault="004A51AB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33D81B75" w14:textId="77777777" w:rsidR="007B164C" w:rsidRDefault="007B164C">
+    <w:p w14:paraId="2981FB6C" w14:textId="77777777" w:rsidR="004A51AB" w:rsidRDefault="004A51AB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="894EE873"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="158"/>
         </w:tabs>
         <w:ind w:left="158" w:hanging="158"/>
       </w:pPr>
@@ -6908,50 +6060,199 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F492222"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="78F01E32"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18D84409"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9D704494"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7056,51 +6357,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E652018"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00E6EE38"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7145,51 +6446,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CFE2251"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D2C6E3A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7258,51 +6559,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EE148C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="894EE872"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="158"/>
         </w:tabs>
         <w:ind w:left="158" w:hanging="158"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
@@ -7614,51 +6915,51 @@
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w:em w:val="none"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FEB2CD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="20F23034"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7727,51 +7028,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53093C63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="316445C6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7840,51 +7141,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="672120B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AFB6842A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7953,51 +7254,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75C427CD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5446563E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -8044,51 +7345,51 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FB05BAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39EEAA14"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
@@ -8099,126 +7400,129 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2044819958">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="603919886">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1101876600">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="843669609">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1848785724">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="931742533">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2016374321">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="211886432">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="94785331">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="580988795">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1352300133">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1417556106">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1655068446">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1428186559">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="692072212">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="5911694">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1153260423">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="818884917">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="457915091">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1257904891">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="890657405">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="615022323">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="977297493">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="211964195">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1480731622">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1597205201">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1516263625">
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="2801" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="0" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:defaultTableStyle w:val="Normal"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:noLineBreaksAfter w:lang="ja-JP" w:val="‘“(〔[{〈《「『【⦅〘〖«〝︵︷︹︻︽︿﹁﹃﹇﹙﹛﹝｢"/>
@@ -8300,50 +7604,51 @@
     <w:rsid w:val="001860F8"/>
     <w:rsid w:val="001866D1"/>
     <w:rsid w:val="00196966"/>
     <w:rsid w:val="00197F55"/>
     <w:rsid w:val="001A279E"/>
     <w:rsid w:val="001B3DDA"/>
     <w:rsid w:val="001B42D1"/>
     <w:rsid w:val="001B47D8"/>
     <w:rsid w:val="001B5A49"/>
     <w:rsid w:val="001C66A3"/>
     <w:rsid w:val="001D0A2C"/>
     <w:rsid w:val="001D293C"/>
     <w:rsid w:val="001D356D"/>
     <w:rsid w:val="001D60EC"/>
     <w:rsid w:val="001D63EE"/>
     <w:rsid w:val="001D6874"/>
     <w:rsid w:val="001E0944"/>
     <w:rsid w:val="001E37A2"/>
     <w:rsid w:val="001F1C2C"/>
     <w:rsid w:val="001F36CB"/>
     <w:rsid w:val="001F3908"/>
     <w:rsid w:val="00201C92"/>
     <w:rsid w:val="00203ED8"/>
     <w:rsid w:val="00207491"/>
     <w:rsid w:val="00207F43"/>
+    <w:rsid w:val="00215D31"/>
     <w:rsid w:val="00216315"/>
     <w:rsid w:val="00220D0E"/>
     <w:rsid w:val="00222B6B"/>
     <w:rsid w:val="002353C5"/>
     <w:rsid w:val="00236E6A"/>
     <w:rsid w:val="00255B66"/>
     <w:rsid w:val="00256D81"/>
     <w:rsid w:val="00262833"/>
     <w:rsid w:val="002645FF"/>
     <w:rsid w:val="0026484E"/>
     <w:rsid w:val="0027288A"/>
     <w:rsid w:val="00275548"/>
     <w:rsid w:val="002761EB"/>
     <w:rsid w:val="0028113D"/>
     <w:rsid w:val="00291D47"/>
     <w:rsid w:val="002937B5"/>
     <w:rsid w:val="002938A3"/>
     <w:rsid w:val="0029649F"/>
     <w:rsid w:val="00297C49"/>
     <w:rsid w:val="002A69CD"/>
     <w:rsid w:val="002B1837"/>
     <w:rsid w:val="002B48B6"/>
     <w:rsid w:val="002C2C5E"/>
     <w:rsid w:val="002C7967"/>
     <w:rsid w:val="002D11A9"/>
@@ -8372,225 +7677,245 @@
     <w:rsid w:val="003A31BF"/>
     <w:rsid w:val="003B12A5"/>
     <w:rsid w:val="003B1304"/>
     <w:rsid w:val="003B5A26"/>
     <w:rsid w:val="003D1AB1"/>
     <w:rsid w:val="003D581D"/>
     <w:rsid w:val="003E1628"/>
     <w:rsid w:val="003E1F62"/>
     <w:rsid w:val="003F6503"/>
     <w:rsid w:val="004068C2"/>
     <w:rsid w:val="00415968"/>
     <w:rsid w:val="00420436"/>
     <w:rsid w:val="00425F00"/>
     <w:rsid w:val="00433971"/>
     <w:rsid w:val="00434EFD"/>
     <w:rsid w:val="00436FB3"/>
     <w:rsid w:val="00437142"/>
     <w:rsid w:val="00442D5B"/>
     <w:rsid w:val="00457256"/>
     <w:rsid w:val="00457C1D"/>
     <w:rsid w:val="00463AB4"/>
     <w:rsid w:val="004643BD"/>
     <w:rsid w:val="00467411"/>
     <w:rsid w:val="00472DF2"/>
     <w:rsid w:val="004735CA"/>
+    <w:rsid w:val="00482BAE"/>
     <w:rsid w:val="004952F5"/>
     <w:rsid w:val="004A0409"/>
+    <w:rsid w:val="004A51AB"/>
     <w:rsid w:val="004A6956"/>
     <w:rsid w:val="004A719F"/>
     <w:rsid w:val="004B3249"/>
     <w:rsid w:val="004B3C3D"/>
     <w:rsid w:val="004C0B1C"/>
     <w:rsid w:val="004C19F3"/>
     <w:rsid w:val="004C2A4A"/>
     <w:rsid w:val="004C5F90"/>
     <w:rsid w:val="004D18D6"/>
     <w:rsid w:val="004D1CB6"/>
     <w:rsid w:val="004E10B1"/>
     <w:rsid w:val="004F6CC9"/>
     <w:rsid w:val="00502647"/>
     <w:rsid w:val="00502D41"/>
     <w:rsid w:val="005127AC"/>
     <w:rsid w:val="00516719"/>
     <w:rsid w:val="00531308"/>
     <w:rsid w:val="0053133A"/>
     <w:rsid w:val="005329B3"/>
     <w:rsid w:val="005329BB"/>
     <w:rsid w:val="00537159"/>
+    <w:rsid w:val="005459CB"/>
     <w:rsid w:val="0056464B"/>
     <w:rsid w:val="00566B1B"/>
     <w:rsid w:val="00573E56"/>
     <w:rsid w:val="00574B86"/>
     <w:rsid w:val="00576E66"/>
+    <w:rsid w:val="005815A1"/>
     <w:rsid w:val="005836FE"/>
     <w:rsid w:val="00592DCA"/>
+    <w:rsid w:val="00593686"/>
     <w:rsid w:val="00593952"/>
     <w:rsid w:val="005B66C9"/>
     <w:rsid w:val="005B6D99"/>
     <w:rsid w:val="005C22AD"/>
     <w:rsid w:val="005C2876"/>
     <w:rsid w:val="005C5DE4"/>
+    <w:rsid w:val="005E7B26"/>
     <w:rsid w:val="005F62A9"/>
     <w:rsid w:val="0060097C"/>
     <w:rsid w:val="00601040"/>
     <w:rsid w:val="006065DE"/>
     <w:rsid w:val="006171D8"/>
     <w:rsid w:val="0062675A"/>
+    <w:rsid w:val="0065147C"/>
     <w:rsid w:val="006545F4"/>
     <w:rsid w:val="00654F34"/>
     <w:rsid w:val="00655F6A"/>
+    <w:rsid w:val="006766EC"/>
     <w:rsid w:val="00691150"/>
     <w:rsid w:val="00693D94"/>
     <w:rsid w:val="00694FBD"/>
     <w:rsid w:val="006A0FA2"/>
     <w:rsid w:val="006A2444"/>
     <w:rsid w:val="006A2D5A"/>
     <w:rsid w:val="006A2EDB"/>
+    <w:rsid w:val="006A55B0"/>
     <w:rsid w:val="006A5EA4"/>
     <w:rsid w:val="006A752C"/>
+    <w:rsid w:val="006B617F"/>
     <w:rsid w:val="006B7A8B"/>
     <w:rsid w:val="006C274E"/>
     <w:rsid w:val="006C4C41"/>
     <w:rsid w:val="006C7745"/>
     <w:rsid w:val="006E2B0A"/>
     <w:rsid w:val="006E49DD"/>
     <w:rsid w:val="007000F8"/>
     <w:rsid w:val="00711B7E"/>
     <w:rsid w:val="00721B79"/>
     <w:rsid w:val="007271D8"/>
     <w:rsid w:val="007276E3"/>
     <w:rsid w:val="00734A08"/>
     <w:rsid w:val="00760212"/>
     <w:rsid w:val="00763084"/>
     <w:rsid w:val="0076470C"/>
     <w:rsid w:val="00765226"/>
     <w:rsid w:val="00770E4A"/>
     <w:rsid w:val="00772878"/>
     <w:rsid w:val="007760D7"/>
     <w:rsid w:val="00781F19"/>
+    <w:rsid w:val="00786D24"/>
     <w:rsid w:val="00793DE6"/>
     <w:rsid w:val="007A02D5"/>
     <w:rsid w:val="007B164C"/>
     <w:rsid w:val="007B7F98"/>
     <w:rsid w:val="007E4EA4"/>
     <w:rsid w:val="007E6D21"/>
     <w:rsid w:val="00803D54"/>
     <w:rsid w:val="0081217D"/>
     <w:rsid w:val="008121EA"/>
     <w:rsid w:val="00812B76"/>
     <w:rsid w:val="00823D5E"/>
     <w:rsid w:val="008265D8"/>
     <w:rsid w:val="008327FD"/>
+    <w:rsid w:val="00832B20"/>
+    <w:rsid w:val="00842094"/>
     <w:rsid w:val="0084220F"/>
     <w:rsid w:val="0084796A"/>
     <w:rsid w:val="00857DA7"/>
     <w:rsid w:val="00867FA3"/>
     <w:rsid w:val="008746C1"/>
     <w:rsid w:val="00876313"/>
     <w:rsid w:val="00882DF8"/>
     <w:rsid w:val="00885CB0"/>
     <w:rsid w:val="008917C7"/>
     <w:rsid w:val="008A1071"/>
     <w:rsid w:val="008A43E9"/>
     <w:rsid w:val="008A4BFD"/>
     <w:rsid w:val="008A5785"/>
     <w:rsid w:val="008C0145"/>
     <w:rsid w:val="008C657F"/>
     <w:rsid w:val="008D0FDF"/>
     <w:rsid w:val="008D49BE"/>
     <w:rsid w:val="008D5CF6"/>
     <w:rsid w:val="008D6FDF"/>
     <w:rsid w:val="008E0DF2"/>
     <w:rsid w:val="008E2AFF"/>
     <w:rsid w:val="008E7F0F"/>
     <w:rsid w:val="008F7234"/>
     <w:rsid w:val="008F793E"/>
     <w:rsid w:val="00902A05"/>
     <w:rsid w:val="00904C44"/>
     <w:rsid w:val="00907912"/>
     <w:rsid w:val="00913563"/>
     <w:rsid w:val="009220AA"/>
     <w:rsid w:val="00923F09"/>
     <w:rsid w:val="00926588"/>
     <w:rsid w:val="0093351B"/>
     <w:rsid w:val="009340EE"/>
     <w:rsid w:val="00940F77"/>
     <w:rsid w:val="00947AB0"/>
     <w:rsid w:val="00950236"/>
     <w:rsid w:val="00951958"/>
     <w:rsid w:val="00953A90"/>
     <w:rsid w:val="00955E38"/>
     <w:rsid w:val="00962744"/>
     <w:rsid w:val="00965BF6"/>
+    <w:rsid w:val="00970F52"/>
     <w:rsid w:val="00971FC9"/>
     <w:rsid w:val="009745B8"/>
     <w:rsid w:val="00975286"/>
     <w:rsid w:val="0098007B"/>
     <w:rsid w:val="00980555"/>
     <w:rsid w:val="00984CC5"/>
     <w:rsid w:val="009869B0"/>
     <w:rsid w:val="009913A9"/>
     <w:rsid w:val="009929CA"/>
     <w:rsid w:val="00992DCA"/>
     <w:rsid w:val="00996FDC"/>
     <w:rsid w:val="009A6567"/>
     <w:rsid w:val="009B1564"/>
     <w:rsid w:val="009B1B8C"/>
+    <w:rsid w:val="009B3960"/>
     <w:rsid w:val="009C1F50"/>
     <w:rsid w:val="009C3DD9"/>
     <w:rsid w:val="009C429B"/>
+    <w:rsid w:val="009D14A7"/>
     <w:rsid w:val="009D66B0"/>
     <w:rsid w:val="009D79DB"/>
     <w:rsid w:val="009D7EE6"/>
     <w:rsid w:val="009E72BD"/>
     <w:rsid w:val="009F0057"/>
     <w:rsid w:val="009F2AE1"/>
     <w:rsid w:val="009F5857"/>
     <w:rsid w:val="009F6C94"/>
     <w:rsid w:val="00A240BE"/>
+    <w:rsid w:val="00A24F6C"/>
     <w:rsid w:val="00A35C0A"/>
+    <w:rsid w:val="00A44FBA"/>
     <w:rsid w:val="00A51DC0"/>
     <w:rsid w:val="00A6052B"/>
     <w:rsid w:val="00A62083"/>
     <w:rsid w:val="00A62639"/>
     <w:rsid w:val="00A64FE6"/>
     <w:rsid w:val="00A92197"/>
     <w:rsid w:val="00A97718"/>
     <w:rsid w:val="00AB0A69"/>
     <w:rsid w:val="00AB6D1C"/>
     <w:rsid w:val="00AB7852"/>
     <w:rsid w:val="00AD3864"/>
     <w:rsid w:val="00AD7C5D"/>
     <w:rsid w:val="00AE10AA"/>
     <w:rsid w:val="00AE1839"/>
     <w:rsid w:val="00AE7F30"/>
+    <w:rsid w:val="00B02016"/>
     <w:rsid w:val="00B06DB5"/>
     <w:rsid w:val="00B147D5"/>
     <w:rsid w:val="00B177B7"/>
     <w:rsid w:val="00B17C64"/>
     <w:rsid w:val="00B208CB"/>
+    <w:rsid w:val="00B26E21"/>
     <w:rsid w:val="00B369C0"/>
     <w:rsid w:val="00B37F51"/>
     <w:rsid w:val="00B40C6E"/>
     <w:rsid w:val="00B64894"/>
     <w:rsid w:val="00B64A1B"/>
     <w:rsid w:val="00B86EB5"/>
     <w:rsid w:val="00B90347"/>
     <w:rsid w:val="00B92434"/>
     <w:rsid w:val="00B94940"/>
     <w:rsid w:val="00B97CA6"/>
     <w:rsid w:val="00BA1AC5"/>
     <w:rsid w:val="00BA5770"/>
     <w:rsid w:val="00BA5B9E"/>
     <w:rsid w:val="00BC2A9B"/>
     <w:rsid w:val="00BC51C5"/>
     <w:rsid w:val="00BD0D32"/>
     <w:rsid w:val="00BD12D9"/>
     <w:rsid w:val="00BE10C5"/>
     <w:rsid w:val="00BE2D61"/>
     <w:rsid w:val="00C03117"/>
     <w:rsid w:val="00C031BC"/>
     <w:rsid w:val="00C2301C"/>
     <w:rsid w:val="00C25AB3"/>
     <w:rsid w:val="00C2609D"/>
     <w:rsid w:val="00C417FA"/>
@@ -8603,92 +7928,97 @@
     <w:rsid w:val="00C80C08"/>
     <w:rsid w:val="00C82635"/>
     <w:rsid w:val="00C844C0"/>
     <w:rsid w:val="00C922F3"/>
     <w:rsid w:val="00C93BD2"/>
     <w:rsid w:val="00C949B6"/>
     <w:rsid w:val="00C94A57"/>
     <w:rsid w:val="00C95942"/>
     <w:rsid w:val="00C97E58"/>
     <w:rsid w:val="00CA3785"/>
     <w:rsid w:val="00CA3AE7"/>
     <w:rsid w:val="00CA6A91"/>
     <w:rsid w:val="00CB1BC8"/>
     <w:rsid w:val="00CB4FE9"/>
     <w:rsid w:val="00CB5EDC"/>
     <w:rsid w:val="00CC1117"/>
     <w:rsid w:val="00CD18AD"/>
     <w:rsid w:val="00CD3CE9"/>
     <w:rsid w:val="00CD655E"/>
     <w:rsid w:val="00CE54C5"/>
     <w:rsid w:val="00CE7A53"/>
     <w:rsid w:val="00CF0892"/>
     <w:rsid w:val="00CF3DDE"/>
     <w:rsid w:val="00D130CA"/>
     <w:rsid w:val="00D164D5"/>
+    <w:rsid w:val="00D2009B"/>
     <w:rsid w:val="00D331F9"/>
     <w:rsid w:val="00D40094"/>
     <w:rsid w:val="00D40C30"/>
     <w:rsid w:val="00D471A9"/>
     <w:rsid w:val="00D506C9"/>
     <w:rsid w:val="00D52D79"/>
     <w:rsid w:val="00D55314"/>
+    <w:rsid w:val="00D60246"/>
     <w:rsid w:val="00D6333E"/>
     <w:rsid w:val="00D66984"/>
     <w:rsid w:val="00D67E5B"/>
     <w:rsid w:val="00D74D10"/>
     <w:rsid w:val="00D76B47"/>
     <w:rsid w:val="00D85634"/>
     <w:rsid w:val="00D90580"/>
     <w:rsid w:val="00D959C1"/>
     <w:rsid w:val="00DB16DE"/>
     <w:rsid w:val="00DB273F"/>
     <w:rsid w:val="00DB27A6"/>
     <w:rsid w:val="00DB3493"/>
     <w:rsid w:val="00DB48CB"/>
     <w:rsid w:val="00DC07FC"/>
     <w:rsid w:val="00DC1987"/>
     <w:rsid w:val="00DC29A2"/>
     <w:rsid w:val="00DD6392"/>
     <w:rsid w:val="00DE07F3"/>
     <w:rsid w:val="00E00F6B"/>
     <w:rsid w:val="00E03400"/>
     <w:rsid w:val="00E0540D"/>
     <w:rsid w:val="00E07CFC"/>
     <w:rsid w:val="00E115B8"/>
     <w:rsid w:val="00E119B6"/>
     <w:rsid w:val="00E14411"/>
     <w:rsid w:val="00E16F95"/>
     <w:rsid w:val="00E22F8B"/>
     <w:rsid w:val="00E3346D"/>
+    <w:rsid w:val="00E35BF7"/>
+    <w:rsid w:val="00E42062"/>
     <w:rsid w:val="00E423F4"/>
     <w:rsid w:val="00E45D6D"/>
     <w:rsid w:val="00E47999"/>
     <w:rsid w:val="00E529EC"/>
     <w:rsid w:val="00E65CE5"/>
     <w:rsid w:val="00E70864"/>
     <w:rsid w:val="00E7717A"/>
+    <w:rsid w:val="00E80652"/>
     <w:rsid w:val="00E917DA"/>
     <w:rsid w:val="00EA43FB"/>
     <w:rsid w:val="00EA7AD1"/>
     <w:rsid w:val="00EB0820"/>
     <w:rsid w:val="00EB0A28"/>
     <w:rsid w:val="00EB0BB2"/>
     <w:rsid w:val="00EB0FD6"/>
     <w:rsid w:val="00EC0283"/>
     <w:rsid w:val="00EC1534"/>
     <w:rsid w:val="00EC2357"/>
     <w:rsid w:val="00EC62C9"/>
     <w:rsid w:val="00ED7E21"/>
     <w:rsid w:val="00EE73E8"/>
     <w:rsid w:val="00EE747A"/>
     <w:rsid w:val="00EF12E6"/>
     <w:rsid w:val="00F020EE"/>
     <w:rsid w:val="00F025F2"/>
     <w:rsid w:val="00F20981"/>
     <w:rsid w:val="00F22901"/>
     <w:rsid w:val="00F232BD"/>
     <w:rsid w:val="00F26727"/>
     <w:rsid w:val="00F35250"/>
     <w:rsid w:val="00F361D4"/>
     <w:rsid w:val="00F37A4C"/>
     <w:rsid w:val="00F42066"/>
@@ -8737,51 +8067,51 @@
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="269B2AFD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BD5C3F79-312D-4C72-BEE0-943355776D39}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1"/>
-    <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:locked="1"/>
     <w:lsdException w:name="index 2" w:locked="1"/>
     <w:lsdException w:name="index 3" w:locked="1"/>
     <w:lsdException w:name="index 4" w:locked="1"/>
     <w:lsdException w:name="index 5" w:locked="1"/>
     <w:lsdException w:name="index 6" w:locked="1"/>
     <w:lsdException w:name="index 7" w:locked="1"/>
     <w:lsdException w:name="index 8" w:locked="1"/>
     <w:lsdException w:name="index 9" w:locked="1"/>
     <w:lsdException w:name="toc 1" w:locked="1"/>
     <w:lsdException w:name="toc 2" w:locked="1"/>
     <w:lsdException w:name="toc 3" w:locked="1"/>
     <w:lsdException w:name="toc 4" w:locked="1"/>
     <w:lsdException w:name="toc 5" w:locked="1"/>
     <w:lsdException w:name="toc 6" w:locked="1"/>
     <w:lsdException w:name="toc 7" w:locked="1"/>
     <w:lsdException w:name="toc 8" w:locked="1"/>
     <w:lsdException w:name="toc 9" w:locked="1"/>
     <w:lsdException w:name="Normal Indent" w:locked="1"/>
@@ -9117,50 +8447,69 @@
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00A44FBA"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
@@ -9511,50 +8860,63 @@
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:locked/>
     <w:rsid w:val="00A92197"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00A92197"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ng-star-inserted">
     <w:name w:val="ng-star-inserted"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="000E3235"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A44FBA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="37898633">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="42676038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -11200,75 +10562,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71A027F0-CA52-44E2-974B-C5813AE44868}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1880</Words>
-  <Characters>10720</Characters>
+  <Words>1711</Words>
+  <Characters>9758</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>89</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12575</CharactersWithSpaces>
+  <CharactersWithSpaces>11447</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3473468</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.linkedin.com/in/brianapower-engineeringmanager/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>